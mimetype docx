--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -1264,59 +1264,59 @@
                 <w:color w:val="6B7280"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="00857413">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="6B7280"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Explain how this document relates to the dispute and supports your response.]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3EBAC1A6" w14:textId="77777777" w:rsidR="006349F9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Requested Resolution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA3D606" w14:textId="77777777" w:rsidR="006349F9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1DA3D606" w14:textId="69B3D4F4" w:rsidR="006349F9" w:rsidRDefault="00FA0F70">
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FA0F70">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>Based on the information and supporting documentation provided, we are disputing this chargeback and request that the transaction be reviewed.</w:t>
+        <w:t>Based on the information and supporting documentation provided, we dispute this chargeback and request that the chargeback be reversed.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblInd w:w="120" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="1" w:space="0" w:color="FFF4CC"/>
           <w:left w:val="single" w:sz="1" w:space="0" w:color="FFF4CC"/>
           <w:bottom w:val="single" w:sz="1" w:space="0" w:color="FFF4CC"/>
           <w:right w:val="single" w:sz="1" w:space="0" w:color="FFF4CC"/>
           <w:insideH w:val="single" w:sz="1" w:space="0" w:color="FFF4CC"/>
           <w:insideV w:val="single" w:sz="1" w:space="0" w:color="FFF4CC"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="006349F9" w14:paraId="487BA448" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF4CC"/>
@@ -1387,61 +1387,61 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4A5A385F" w14:textId="77777777" w:rsidR="006349F9" w:rsidRDefault="006349F9">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006349F9" w:rsidSect="00034616">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="979" w:right="1440" w:bottom="835" w:left="1440" w:header="605" w:footer="605" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74A4FD51" w14:textId="77777777" w:rsidR="00E54D34" w:rsidRDefault="00E54D34">
+    <w:p w14:paraId="0E4DBA12" w14:textId="77777777" w:rsidR="00992B98" w:rsidRDefault="00992B98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52935347" w14:textId="77777777" w:rsidR="00E54D34" w:rsidRDefault="00E54D34">
+    <w:p w14:paraId="1CA0FD70" w14:textId="77777777" w:rsidR="00992B98" w:rsidRDefault="00992B98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1514,90 +1514,90 @@
   <w:p w14:paraId="5AF08F0F" w14:textId="77777777" w:rsidR="006349F9" w:rsidRDefault="00000000">
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="6B7280"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="6B7280"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="6B7280"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r w:rsidR="00875926">
+    <w:r>
       <w:rPr>
         <w:color w:val="6B7280"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00875926">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="6B7280"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="6B7280"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77312152" w14:textId="77777777" w:rsidR="00E54D34" w:rsidRDefault="00E54D34">
+    <w:p w14:paraId="26C446CF" w14:textId="77777777" w:rsidR="00992B98" w:rsidRDefault="00992B98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E6D4CEB" w14:textId="77777777" w:rsidR="00E54D34" w:rsidRDefault="00E54D34">
+    <w:p w14:paraId="0A4C7F13" w14:textId="77777777" w:rsidR="00992B98" w:rsidRDefault="00992B98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D7CBEC9" w14:textId="77777777" w:rsidR="006349F9" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="087D9E"/>
         <w:sz w:val="17"/>
       </w:rPr>
       <w:t>PAYJUNCTION  |</w:t>
@@ -1798,88 +1798,93 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="170067813">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="30154761">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1718814975">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="679812526">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="648873575">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1185896745">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="170"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="00110402"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="001E54D1"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="006349F9"/>
     <w:rsid w:val="00857413"/>
     <w:rsid w:val="00857708"/>
     <w:rsid w:val="00875926"/>
+    <w:rsid w:val="00992B98"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00D55803"/>
+    <w:rsid w:val="00DD1221"/>
     <w:rsid w:val="00E54D34"/>
+    <w:rsid w:val="00FA0F70"/>
+    <w:rsid w:val="00FA44DD"/>
     <w:rsid w:val="00FC693F"/>
     <w:rsid w:val="00FE3DB2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -13626,72 +13631,72 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>427</Words>
-  <Characters>2437</Characters>
+  <Words>426</Words>
+  <Characters>2431</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PayJunction Chargeback Response Summary Template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2859</CharactersWithSpaces>
+  <CharactersWithSpaces>2852</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PayJunction Chargeback Response Summary Template</dc:title>
   <dc:subject>Editable merchant chargeback response summary</dc:subject>
   <dc:creator>PayJunction</dc:creator>
   <cp:keywords>chargeback, response, merchant, TSYS, PayJunction</cp:keywords>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>